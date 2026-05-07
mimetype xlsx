--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="632" uniqueCount="331">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -78,168 +78,263 @@
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/413/projeto_de_lei_no_001-2026_farmacia_remune_ver_antonio_henrique.pdf</t>
   </si>
   <si>
     <t>Institui o programa de farmácias credenciadas de Sertânia para cobertura complementar de medicamentos da relação municipal de medicamentos (remume) e dá outras providências e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Sertânia - PMS</t>
   </si>
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/385/pl_executivo_01.2026_ifa.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do Incentivo Financeiro Variável por desempenho, IFA e dá outras providências</t>
   </si>
   <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/419/projeto_de_lei_no_02-2026-_executivo_sei.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Sistema Eletrônico de Informações_x000D_
+(SEI) no âmbito da Administração Pública_x000D_
+Municipal de Sertânia/PE, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
     <t>389</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>http://sapl.sertania.pe.leg.br/media/</t>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/389/projeto_de_lei_no_04-2026-_autoriza_distribuicao_de_peixes.pdf</t>
   </si>
   <si>
     <t>Autoriza a Administração Pública Municipal a fornecer_x000D_
 peixes, no período da Semana Santa, em favor das famílias_x000D_
 de baixa renda domiciliadas no Município de Sertânia/PE, e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/390/projeto_de_lei_no_05-2026-_rajuste_ao_vencimento_dos_profissiona.pdf</t>
+  </si>
+  <si>
     <t>Concede reajuste ao_x000D_
 vencimento dos profissionais do_x000D_
 Magistério e dá outras_x000D_
 providências.</t>
   </si>
   <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/418/projeto_de_lei_no_06-2026-_executivo_autoriza_auxilio_combustive.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal de Sertânia a conceder auxílio-combustível e apoio mecanizado para associações de_x000D_
+produtores rurais, visando o fortalecimento da agricultura familiar e o preparo de solos para o plantio.</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regularização da permissão para_x000D_
+exploração dos serviços de transportes de passageiros de veículos com placas vermelhas,_x000D_
+transporte alternativo, táxi, mototáxi, no âmbito do Município de Sertânia e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>LUIZ ABEL</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/417/projeto_de_resolucao_no_001-2026_altera_inscricao_de_oradores.pdf</t>
+  </si>
+  <si>
+    <t>Altera o § 1º e cria o § 2° do Art. 64 do Regimento Interno da Câmara Municipal de Sertânia, para autorizar a inscrição de oradores via aplicativo de mensagens WhatsApp e dá outras providências.</t>
+  </si>
+  <si>
     <t>377</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>LUIZ ABEL</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/377/requerimento_n_001_2026_vereador_luiz_abel.pdf</t>
   </si>
   <si>
     <t>Solicita a prefeitura de Sertânia as seguintes informações: valor total, montante exato recebido pela prefeitura até o final do ano de 2025, aplicação dos recursos, em quais áreas: saúde, educação, obras, culturas, entre outras.</t>
   </si>
   <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/440/requerimento_no_002-2026_vereadores_da_bancada_oposicao.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que subscrevem o presente Requerimento, vêm solicitar_x000D_
+a Mesa Diretora, que após ouvido o plenário e cumpridas as formalidades_x000D_
+regimentais, que seja enviado ofício à Prefeita do Município de Sertânia,_x000D_
+POLLYANNA BARBOSA ABREU, requerendo as seguintes informaçõese_x000D_
+documentos.</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>ANDRÉ CHAVES GIJIO</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/439/requerimento_no_003-2026_convocando_o_secretario_de_saude_.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que subscrevem o presente Requerimento, vêm solicitar_x000D_
+a Mesa Diretora, que após ouvido o plenário e cumpridas as formalidades_x000D_
+regimentais, que seja convocado o Secretário Municipal de Saúde, Sr. Dayvison_x000D_
+Amaral, para comparecer à Tribuna da Câmara Municipal de Sertânia, em data a_x000D_
+ser previamente agendada, a fim de prestar esclarecimentos e apresentar_x000D_
+informações detalhadas acerca da situação do Centro Municipal de Reabilitação.</t>
+  </si>
+  <si>
     <t>378</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VANDO DO CAROA</t>
   </si>
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_n_001_2026_cicero_edvandro.pdf</t>
   </si>
   <si>
     <t>Solicita a Governadora Raquel Lira o abastecimento de água para os sítios Caroá de Cima e de Baixo, Lajinha na Zona Rural e as demais localidades adjacentes no município de Sertânia.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/379/indicacao_n_002_2026_vereador_cicero_edvandro.pdf</t>
   </si>
   <si>
     <t>Solicita a Governadora Raquel Lira para disponibilizar uma patrulha mecanizada para melhoria dos pontos críticos da estrada vicinal que liga o quilômetro 11 da PE265 até a entrada da cidade de Arcoverde na via PE 302. Ressaltando a questão da realização de uma parceria com a prefeitura municipal de Sertânia para que possa ser sanado os transtornos no período chuvoso.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/380/indicacao_n_003_2026_vereador_luiz_abel.pdf</t>
   </si>
   <si>
     <t>Solicita a prefeita Poliana de abreu que seja promovida a implementação de um centro de emergência odontológica no município.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/381/indicacao_n_004_2026_vereador_cicero_edvandro.pdf</t>
   </si>
   <si>
     <t>Solicita a governadora Raquel Lira com parceria com a prefeitura de Sertânia, que evidencie esforços necessários para a realização do recapeamento da estrada vicinal dos sítios Caroá, Caroá de baixo, Riacho do Caroá, Lagoa do Mato, Bom nome e adjacentes. Localizados na região da zona rural do município de Sertânia.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/382/indicacao_n_005_2026_vereador_cicero_edvandro.pdf</t>
   </si>
   <si>
     <t>Solicita ao secretário de infraestrutura do município de Sertânia que seja feito um estudo técnico para que possa viabilizar a implementação de um abrigo com bancos para recepcionar os passageiros das comunidades da zona rural do município e de outras localidades para melhor acomodá-los enquanto aguardam os transportes.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>PATRÍCIA DE JÚNIOR DO POSTO</t>
   </si>
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/383/indicacao_n_006_2026_vereadora_patricia_retirada_de_pauta.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um sistema de dessalinizador de água do poço que está localizado na propriedade da senhora Josenir Lopes da Silva, no Sítio Caroá, nº 275, na Zona Rural do Município de Sertânia- РЕ. Destacando que os moradores desta localidade usufruirão dessa água.</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>JUNHÃO LINS</t>
+  </si>
+  <si>
+    <t>solicitando que seja formulado apelo a Prefeita do Município de Sertânia, Senhora Pollyanna Barbosa de Abreu e ao Secretário de Infraestrutura,_x000D_
+Serviços Públicos e Projetos Especiais, o Senhor Adauto Júnior, no sentido de que seja feita a pavimentação da Segunda Travessa Edvaldo Ferreira, no Bairro Jardim Cocane.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/392/indicacao_no_008-2026_vereador_luiz_abel.pdf</t>
   </si>
   <si>
     <t>Solicito no sentido de realizar a construção de uma barragem na região do Sítio Riacho dos Porcos, Zona Rural do Município de Sertânia -PE.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/391/indicacao_no_009-2026_vereador_luiz_abel.pdf</t>
   </si>
   <si>
     <t>Solicito que evidencie esforços necessários no sentido de recuperar a barragem_x000D_
 do Sítio Fundões na Zona Rural de Sertânia -PЕ.</t>
@@ -441,121 +536,628 @@
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/408/indicacao_no_0025-2026_vereador_cicero_edvandro.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o saneamento na Rua da Formiga e a retirara dos entulhos nesta localidade e a realização do complemento do calçamento que_x000D_
 liga a Rua da Formiga até a Vila da COHAВ.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/414/indicacao_no_026-2026_vereador_cicero_edvandro.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a pavimentação, calçamento de um trecho e a limpeza na Rua Elódio Ramos, no Bairro Nova Sertânia, neste Município.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>ANDRÉ CHAVES GIJIO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/409/indicacao_no_0027-2026_vereador_andre_gijio.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam adotadas as providências necessárias para o patrolamento do trecho vicinal com extensão aproximada de 7 (sete) quilômetros, compreendido entre o Alto do Rio Branco (Sítio Apito) e o Canal da Transposição, no Sítio Várzea Limpa, neste Município</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_no_028-2026_vereador_andre_gijio0001.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam adotadas as providências necessárias para a recuperação da barragem localizada no Sítio Várzea Limpa, especificamente na localidade conhecida como Sítio de Paulo Brito, neste Município</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/411/indicacao_no_0029-2026_vereador_luiz_abel.pdf</t>
   </si>
   <si>
     <t>Solicita por ofício ao Secretário de Agricultura, Senhor Antônio Monteiro de Almeida, que evidencie os esforços necessários para a realização de aração terras, nos Sítios Cipó, São Francisco e Queimada do Milho.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/412/indicacao_no_0030-2026_vereador_luiz_abel.pdf</t>
   </si>
   <si>
     <t>Solicita por ofício ao Secretário de Agricultura, Senhor Antônio Monteiro de Almeida, que evidencie os esforços necessários para a_x000D_
 realização de aração terras, nos Sítios Lambedor, Casa Velha e Pau Branco.</t>
   </si>
   <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/421/indicacao_no_031-2026_vereador_luiz_abel.pdf</t>
+  </si>
+  <si>
+    <t>Providenciar o calçamento da Rua Por do Sol e a Transversal Rua Nova, (Rua_x000D_
+04), no Bairro Nova Sertânia, nesta Rua estão localizadas as casas populares_x000D_
+construídas pela prefeitura.</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/422/indicacao_no_032-2026_vereador_andre_gijio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que evidencie os esforços necessários para a realização de mutirão de limpeza urbana e_x000D_
+eliminação de focos de água parada nos bairros e comunidades rurais do Município.</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/423/indicacao_no_033-2026_vereador_marinho_do_onibus.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA_x000D_
+NO CORREDOR DE MANOEL PAULINHO(COMO É_x000D_
+CONHECIDO) NO SÍTIO JACUZINHO.</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/424/indicacao_no_034-2026_vereador_marinho_do_onibus.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A RECUPERAÇÃO/REQUALIFICAÇÃO PASSAGEM_x000D_
+MOLHADA DO "RIO DE GUIDINHA"(COMO É CONHECIDO), NA_x000D_
+SANGRIA DO AÇUDE DE ALBUQUERQUE-NÉ, NA ESTRADA_x000D_
+QUE LIGA O DISTRITO AOS SÍTIOS CAPIM, JACÚ, RIAСНО_x000D_
+DOS PORCOS, SEVERO E DEMAIS.</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/425/indicacao_no_035-2026_vereador_etelvino_junior.pdf</t>
+  </si>
+  <si>
+    <t>Solicita no sentido de viabilizar a implantação de um_x000D_
+Entreposto de Escoamento de Mercadoria, previsto no projeto da Ferrovia Transnordestina,_x000D_
+que seja localizado no Povoado de Cruzeiro do Nordeste, no município de Sertânia.</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/426/indicacao_no_036-2026_vereador_cicero_edvandro.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a ampliação da estrutura da Sala Vermelha do Hospital Municipal, com a_x000D_
+disponibilização de mais macas para atendimento de urgência e emergência.</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/427/indicacao_no_037-2026_vereador_cicero_edvandro.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja construído uma passagem molhada na altura da ponte_x000D_
+sentido de Henrique Dias a cidade de Arcoverde/PE.</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/428/indicacao_no_038-2026_vereador_cicero_edvandro.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o plenário e cumprida as formalidades regimentais, que seja enviado oficio a Sra. Prefeita do Munícipio Pollyanna Barbosa de Abreu, a Secretaria de infraestrutura e Projetos Especiais do Municipio de Sertânia, ao Sг. Adauto Junior, para a utilização do prédio atualmente sem uso do Centro Social Urbano, com a finalidade de utilização para a Casa de Acolhimento do nosso município, além da implantação de uma pequena quadra, uma praça e um parque infantil no mesmo espaço.</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>ALEXANDRE LAET</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/429/indicacao_no_039-2026_vereador_alexandre_laet.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando, com a devida urgência, a_x000D_
+realização de serviços de limpeza e retirada da vegetação excessiva no Açude Barra,_x000D_
+especialmente na parede estrutural.</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/431/indicacao_no_040-2026_vereador_jose_etlevino_l_a_junior.pdf</t>
+  </si>
+  <si>
+    <t>Seja instituído o programa "Bolsa EJA Sertânia",_x000D_
+valor de R$150,00 destinado aos alunos regularmente matriculados_x000D_
+Educação de Jovens e Adultos (EJA) da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_no_041-2026_vereador_etelvino_junior0002.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que viabilize a inclusão de Sertânia no projeto "Perambulando Junino 2026", ou em iniciativas_x000D_
+semelhantes de fomento à cultura junina itinerante no Estado.</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_no_042-2026_vereador_jose_etlevino_l_a_junior.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam instalados banheiros públicos e totens de_x000D_
+hidratação na Via Parque.</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/433/indicacao_no_043-2026_vereador_jose_etelvino_l_a_junior.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que viabilize a transferência de alguns policiais militares, abaixo relacionados, atualmente lotados em seus batalhões de origem, para o 23° BPM ou para o 3º BPM, conforme a conveniência administrativa.</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/434/indicacao_no_044-2026_vereador_cicero_edvandro_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja promovido a construção de um_x000D_
+refeitório na Escola Municipal José Sérgio Veras, em Cruzeiro do Nordeste.</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/435/indicacao_no_045-2026_vereador_cicero_edvandro_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feito a implantação de estações sustentáveis em pontos estratégicos das localidades do_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/436/indicacao_no_046-2026_vereador_cicero_edvandro_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja promovido a reforma do parque infantil da Escola Municipal José Sérgio_x000D_
+Veras, em Cruzeiro do Nordeste.</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/437/indicacao_no_047-2026_vereador_cicero_edvandro_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciado melhoras na infraestrutura e no alambrado do campo da ETE (Escola_x000D_
+Técnica Estadual) Arlindo Ferreira dos Santos..</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/441/indicacao_no_048-2026_vereador_etelvino_junior.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a reestruturação do piso da Praça de Eventos Olavo Siqueira,_x000D_
+especialmente em suas laterais, com a substituição por um piso adequado à_x000D_
+prática de caminhada, bem como a instalação de playgrounds destinados ao_x000D_
+lazer das crianças e de lixeiras fixas no espaço da praça.</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/442/indicacao_no_049-2026_vereadora_patricia_da_conceicao.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de pavimentação, arborização e instalação de mobiliário urbano_x000D_
+(bancos) em frente ao cemitério do distrito de Rio da Barra, no município de Sertânia.</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/443/indicacao_no_050-2026_vereador_luiz_abel.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado ofício com cópia dessa Indicação, a Excelentíssima Senhora Prefeita_x000D_
+do Município de Sertânia-PE, Pollyanna Barbosa de Abreu e ao Secretário de Saúde_x000D_
+Sr. Davison Amaral, no sentido que seja tomado as devidas providências, quanto a_x000D_
+reforma do Posto de Saúde do Distrito de Albuquerque Né.</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_no_051-2026_vereador_luiz_abel.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviado oficio a Excelentíssima Senhora Prefeita do Município de Sertânia-PE,_x000D_
+Pollyanna Barbosa de Abreu e ao Secretário de Infraestrutura Sr. José Adauto Soares_x000D_
+Júnior, no sentido de envidarem os esforços necessários para uma manutenção_x000D_
+estrutural do Mercado Público do Distrito de Albuquerque Né.</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>DOIA</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_no_052-2026_vereador_dorgival_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Que seja solicitado a Senhora prefeita do Município de Sertânia Pollyanna Abreu, extensivo_x000D_
+Secretária de Infraestrutura, Serviços Públicos e Projetos Especiais do Município de_x000D_
+Sertânia, o Sr. Adalto Júnior, solicitar a realizações de calçamentos na Vila Nova,_x000D_
+conhecida por Vila do Sapo, no Povoado Waldemar Siqueira.</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/446/indicacao_no_053-2026_vereador_dorgival_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Que seja solicitado a Senhora prefeita do Município de Sertânia Pollyanna Abreu, extensivo_x000D_
+a Secretária de Infraestrutura, Serviços Públicos e Projetos Especiais do Município de_x000D_
+Sertânia, o Sr. Adalto Júnior, solicitar a realização da reforma da UBSF de Rio da Barra</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/447/indicacao_no_054-2026_vereador_dorgival_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Que seja solicitado a Senhora Prefeita do Município de_x000D_
+Sertânia Poiiyanna Abreu, extensivo a Secretaria de Infraestrutura,_x000D_
+Serviços Públicos e Projetos Especiais do Município de Sertânia, o Sr._x000D_
+Adauto Júnior, solicitar a realização do calçamento na Rua dos Piões no Distrito de Rio da Barra.</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_no_055-2026_vereador_etelvino_junior.pdf</t>
+  </si>
+  <si>
+    <t>Que seja formulado apelo ao Excelentíssimo Secretário de Recursos Hídricos e Saneamento do Estado_x000D_
+de Pernambuco, Dr. José Almir Cirilo, no sentido de viabilizar a instalação de um Sistema_x000D_
+de dessalinizador de água, localizado na propriedade do Sr. Paulo Alves Ferreira, no Sítio_x000D_
+Barra, na estrada do Açude de Barra), no Município de Sertânia-PE.</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Solicitando que seja enviado ofício a Sra. Prefeita do Município_x000D_
+Pollyanna Barbosa de Abreu, ao Sr. Secretário de Infraestrutura, Adauto_x000D_
+Júnior, o trabalho de asfalto da Rua Maria dos Anjos, ligando a Rua 13_x000D_
+de Maio ao entorno da Praça do Centro Social Urbano.</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Sertânia - CMS</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_no_057-2026_todos_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Em nome de todos os Vereadores da Câmara Municipal de Sertânia, através desta Indicação solicitamos a Excelentíssima Senhora Governadora do Estado de Pernambuco, Raquel Teixeira Lyra Lucena, com cópia encaminhada a Secretaria de Mobilidade e Infraestrutura (SEMOBI), por meio do Departamento de Estradas de Rodagem (DER-PE), a viabilização do serviço de roçagem e conservação na Rodovia PE 280.</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_no_058-2026_andre_chaves_gijio.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviada essa solicitação à Excelentíssima Senhora Prefeita Municipal de Sertânia, Pollyanna Barbosa de Abreu,_x000D_
+Agricultura, em articulação com a Secretaria Municipal de Cultura e a Secretaria Municipal de a adoção de medidas administrativas para apoiar institucionalmente a realização e organização de um Circuito de Pega de Boi no Mato no âmbito do Município de Sertânia.</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/451/indicacao_no_059-2026_vereador_cicero_edvandro_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o plenário e cumprida as formalidades regimentais, que_x000D_
+seja enviado oficio a Sra. Prefeita do Munícipio Pollyanna Barbosa de Abreu, a_x000D_
+Secretária de Educação, a Sra. Marta Cristina, o Secretário de Infraestrutura e Projetos_x000D_
+Especiais do Município de Sertânia, o Sr. Adauto Junior, solicitando a realização de_x000D_
+reforma geral no anexo da Escola Manoel Monteiro dos Santos, em Moderna, neste_x000D_
+município</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao_no_060-2026_vereador_cicero_edvandro_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o plenário e cumprida as formalidades regimentais, que_x000D_
+seja enviado oficio a Sra. Prefeita do Município Pollyanna Barbosa de Abreu, a_x000D_
+Secretaria de Educação, a Sra. Marta Cristina, o Secretário de Infraestrutura e Projetos_x000D_
+Especiais do Município de Sertânia, o Sr. Adauto Junior, solicitando a realização de_x000D_
+serviços de limpeza geral, capinação, retirada de entulhos e melhoria/instalação da_x000D_
+iluminação pública na quadra esportiva e nas áreas ao redor da Escola, além da pintura_x000D_
+do prédio da Escola Antônio Batista de Melo, localizada na comunidade do Bom Nome,_x000D_
+zona rural deste município.</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_no_061-2026_vereador_cicero_edvandro_de_melo.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o plenário e cumprida as formalidades regimentais, que seja_x000D_
+enviado oficio a Sra. Prefeita do Munícipio Pollyanna Barbosa de Abreu, a Secretária de_x000D_
+Educação, a Sra. Marta Cristina, o Secretário de Infraestrutura e Projetos Especiais do_x000D_
+Município de Sertânia, o Sr. Adauto Junior, solicitando a realização de serviços de limpeza_x000D_
+geral, capinação, retirada de entulhos e melhoria/instalação da iluminação pública na quadra_x000D_
+esportiva e nas áreas ao redor da Escola Manoel Monteiro dos Santos, em Moderna, neste_x000D_
+município</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/454/indicacao_no_062-2026_vereador_cicero_edvandro.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o plenário e cumprida as formalidades regimentais, que_x000D_
+seja enviado oficio a Sra. Prefeita do Munícipio Pollyanna Barbosa de Abreu, a_x000D_
+Secretaria de Educação, a Sra. Marta Cristina, o Secretário de Infraestrutura e Projetos_x000D_
+Especiais do Município de Sertânia, o Sr. Adauto Junior, solicitando a realização de_x000D_
+reparos estruturais e serviços de pintura na Escola Manoel Xavier de Melo, bem como_x000D_
+na quadra esportiva, ambos localizados na comunidade do Caroá, zona rural deste_x000D_
+município.</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/455/indicacao_no_063-2026_vereador_cicero_edvandro.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o plenário e cumprida as formalidades regimentais, que_x000D_
+seja enviado oficio a Sra. Prefeita do Munícipio Pollyanna Barbosa de Abreu,_x000D_
+Secretário de Saúde, o Sr. Davison Amaral, o Secretário de Infraestrutura e Projetos_x000D_
+Especiais do Município de Sertânia, o Sr. Adauto Junior, solicitando a realização de_x000D_
+reparos estruturais, serviços de reforma e pintura no Posto de Saúde da comunidade do_x000D_
+Caroá, neste município.</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/456/indicacao_no_064-2026_vereador_cicero_edvandro.pdf</t>
+  </si>
+  <si>
+    <t>Indico a Mesa, ouvido o plenário e cumprida as formalidades regimentais, que seja_x000D_
+enviado oficio a Sra. Prefeita do Munícipio Pollyanna Barbosa de Abreu, a Secretária de_x000D_
+Educação, a Sra. Marta Cristina, o Secretário de Infraestrutura e Projetos Especiais do_x000D_
+Município de Sertânia, o Sr. Adauto Junior, solicitando a realização de reforma geral na_x000D_
+Escola Manoel Monteiro dos Santos, bem como a adaptação de um espaço atualmente utilizado_x000D_
+como depósito para a criação de uma nova sala de aula, na Escola Manoel Monteiro dos Santos,_x000D_
+em Moderna, neste município</t>
+  </si>
+  <si>
     <t>387</t>
   </si>
   <si>
     <t>EMPLE</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>Câmara Municipal de Sertânia - CMS</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/387/emenda_modificativa_de_n_001-2026.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 01/2026 AO PROJETO DE LEI N° 001/2026 - Modifica-se os § 3° do Art. 9°.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/388/emenda_supressiva_de_n_001-2026.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N° 01/2026 AO PROJETO DE LEI N 001/2026 - Suprimem-se os incisos I e II do Art. 4º e renumera os demais incisos.</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>EMLO</t>
+  </si>
+  <si>
+    <t>Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/430/processo_legislativo_no_1_401_p_de_emenda_a_lei_organica_no01-26.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Orgânica do Município de Sertânia para incluir dispositivos que dispõem sobre a execução obrigatória das emendas_x000D_
+parlamentares ao Orçamento Municipal, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -859,67 +1461,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/413/projeto_de_lei_no_001-2026_farmacia_remune_ver_antonio_henrique.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/385/pl_executivo_01.2026_ifa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/377/requerimento_n_001_2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_n_001_2026_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/379/indicacao_n_002_2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/380/indicacao_n_003_2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/381/indicacao_n_004_2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/382/indicacao_n_005_2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/383/indicacao_n_006_2026_vereadora_patricia_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/392/indicacao_no_008-2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/391/indicacao_no_009-2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_n_010-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_no_011-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/395/indicacao_no_012-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao_no_0013-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/397/indicacao_no_0014-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/398/indicacao_no_0015-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/399/indicacao_no_0016-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_no_0017-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/401/indicacao_no_0018-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/402/indicacao_no_0019-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/403/indicacao_no_0020-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/404/indicacao_no_0021-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/405/indicacao_no_0022-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/406/indicacao_no_0023-2026_vereador_damiao_silva.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/407/indicacao_no_0024-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/408/indicacao_no_0025-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/414/indicacao_no_026-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/409/indicacao_no_0027-2026_vereador_andre_gijio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_no_028-2026_vereador_andre_gijio0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/411/indicacao_no_0029-2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/412/indicacao_no_0030-2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/387/emenda_modificativa_de_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/388/emenda_supressiva_de_n_001-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/413/projeto_de_lei_no_001-2026_farmacia_remune_ver_antonio_henrique.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/385/pl_executivo_01.2026_ifa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/419/projeto_de_lei_no_02-2026-_executivo_sei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/389/projeto_de_lei_no_04-2026-_autoriza_distribuicao_de_peixes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/390/projeto_de_lei_no_05-2026-_rajuste_ao_vencimento_dos_profissiona.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/418/projeto_de_lei_no_06-2026-_executivo_autoriza_auxilio_combustive.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/417/projeto_de_resolucao_no_001-2026_altera_inscricao_de_oradores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/377/requerimento_n_001_2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/440/requerimento_no_002-2026_vereadores_da_bancada_oposicao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/439/requerimento_no_003-2026_convocando_o_secretario_de_saude_.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_n_001_2026_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/379/indicacao_n_002_2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/380/indicacao_n_003_2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/381/indicacao_n_004_2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/382/indicacao_n_005_2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/383/indicacao_n_006_2026_vereadora_patricia_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/392/indicacao_no_008-2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/391/indicacao_no_009-2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_n_010-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_no_011-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/395/indicacao_no_012-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao_no_0013-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/397/indicacao_no_0014-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/398/indicacao_no_0015-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/399/indicacao_no_0016-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_no_0017-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/401/indicacao_no_0018-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/402/indicacao_no_0019-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/403/indicacao_no_0020-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/404/indicacao_no_0021-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/405/indicacao_no_0022-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/406/indicacao_no_0023-2026_vereador_damiao_silva.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/407/indicacao_no_0024-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/408/indicacao_no_0025-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/414/indicacao_no_026-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/409/indicacao_no_0027-2026_vereador_andre_gijio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_no_028-2026_vereador_andre_gijio0001.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/411/indicacao_no_0029-2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/412/indicacao_no_0030-2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/421/indicacao_no_031-2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/422/indicacao_no_032-2026_vereador_andre_gijio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/423/indicacao_no_033-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/424/indicacao_no_034-2026_vereador_marinho_do_onibus.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/425/indicacao_no_035-2026_vereador_etelvino_junior.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/426/indicacao_no_036-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/427/indicacao_no_037-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/428/indicacao_no_038-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/429/indicacao_no_039-2026_vereador_alexandre_laet.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/431/indicacao_no_040-2026_vereador_jose_etlevino_l_a_junior.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_no_041-2026_vereador_etelvino_junior0002.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_no_042-2026_vereador_jose_etlevino_l_a_junior.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/433/indicacao_no_043-2026_vereador_jose_etelvino_l_a_junior.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/434/indicacao_no_044-2026_vereador_cicero_edvandro_de_melo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/435/indicacao_no_045-2026_vereador_cicero_edvandro_de_melo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/436/indicacao_no_046-2026_vereador_cicero_edvandro_de_melo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/437/indicacao_no_047-2026_vereador_cicero_edvandro_de_melo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/441/indicacao_no_048-2026_vereador_etelvino_junior.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/442/indicacao_no_049-2026_vereadora_patricia_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/443/indicacao_no_050-2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_no_051-2026_vereador_luiz_abel.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_no_052-2026_vereador_dorgival_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/446/indicacao_no_053-2026_vereador_dorgival_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/447/indicacao_no_054-2026_vereador_dorgival_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_no_055-2026_vereador_etelvino_junior.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_no_057-2026_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_no_058-2026_andre_chaves_gijio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/451/indicacao_no_059-2026_vereador_cicero_edvandro_de_melo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao_no_060-2026_vereador_cicero_edvandro_de_melo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_no_061-2026_vereador_cicero_edvandro_de_melo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/454/indicacao_no_062-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/455/indicacao_no_063-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/456/indicacao_no_064-2026_vereador_cicero_edvandro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/387/emenda_modificativa_de_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/388/emenda_supressiva_de_n_001-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sertania.pe.leg.br/media/sapl/public/materialegislativa/2026/430/processo_legislativo_no_1_401_p_de_emenda_a_lei_organica_no01-26.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="35.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1003,926 +1605,2060 @@
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
         <v>41</v>
-      </c>
-[...19 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D9" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="F12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F13" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F16" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" t="s">
+        <v>63</v>
+      </c>
+      <c r="F17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D17" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" t="s">
+        <v>63</v>
+      </c>
+      <c r="F18" t="s">
         <v>80</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D18" t="s">
-[...8 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="G19" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H19" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
+        <v>63</v>
+      </c>
+      <c r="F20" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H20" t="s">
         <v>89</v>
-      </c>
-[...19 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21" t="s">
+        <v>45</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H21" t="s">
         <v>93</v>
-      </c>
-[...19 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" t="s">
+        <v>62</v>
+      </c>
+      <c r="E22" t="s">
+        <v>63</v>
+      </c>
+      <c r="F22" t="s">
+        <v>64</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
         <v>97</v>
-      </c>
-[...19 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" t="s">
+        <v>63</v>
+      </c>
+      <c r="F23" t="s">
+        <v>64</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H23" t="s">
         <v>101</v>
-      </c>
-[...19 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>103</v>
+      </c>
+      <c r="D24" t="s">
+        <v>62</v>
+      </c>
+      <c r="E24" t="s">
+        <v>63</v>
+      </c>
+      <c r="F24" t="s">
+        <v>64</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H24" t="s">
         <v>105</v>
-      </c>
-[...19 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" t="s">
+        <v>62</v>
+      </c>
+      <c r="E25" t="s">
+        <v>63</v>
+      </c>
+      <c r="F25" t="s">
+        <v>64</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
         <v>109</v>
-      </c>
-[...19 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>111</v>
+      </c>
+      <c r="D26" t="s">
+        <v>62</v>
+      </c>
+      <c r="E26" t="s">
+        <v>63</v>
+      </c>
+      <c r="F26" t="s">
+        <v>112</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>114</v>
-      </c>
-[...13 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>116</v>
+      </c>
+      <c r="D27" t="s">
+        <v>62</v>
+      </c>
+      <c r="E27" t="s">
+        <v>63</v>
+      </c>
+      <c r="F27" t="s">
+        <v>112</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>118</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>120</v>
+      </c>
+      <c r="D28" t="s">
+        <v>62</v>
+      </c>
+      <c r="E28" t="s">
+        <v>63</v>
+      </c>
+      <c r="F28" t="s">
+        <v>112</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="H28" t="s">
         <v>122</v>
-      </c>
-[...13 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>124</v>
+      </c>
+      <c r="D29" t="s">
+        <v>62</v>
+      </c>
+      <c r="E29" t="s">
+        <v>63</v>
+      </c>
+      <c r="F29" t="s">
+        <v>112</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H29" t="s">
         <v>126</v>
-      </c>
-[...19 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>128</v>
+      </c>
+      <c r="D30" t="s">
+        <v>62</v>
+      </c>
+      <c r="E30" t="s">
+        <v>63</v>
+      </c>
+      <c r="F30" t="s">
+        <v>112</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H30" t="s">
         <v>130</v>
-      </c>
-[...19 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>132</v>
+      </c>
+      <c r="D31" t="s">
+        <v>62</v>
+      </c>
+      <c r="E31" t="s">
+        <v>63</v>
+      </c>
+      <c r="F31" t="s">
+        <v>112</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H31" t="s">
         <v>134</v>
-      </c>
-[...19 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>136</v>
+      </c>
+      <c r="D32" t="s">
+        <v>62</v>
+      </c>
+      <c r="E32" t="s">
+        <v>63</v>
+      </c>
+      <c r="F32" t="s">
+        <v>112</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H32" t="s">
         <v>138</v>
-      </c>
-[...19 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D33" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E33" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F33" t="s">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="H33" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D34" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E34" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F34" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="H34" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>148</v>
+      </c>
+      <c r="D35" t="s">
+        <v>62</v>
+      </c>
+      <c r="E35" t="s">
+        <v>63</v>
+      </c>
+      <c r="F35" t="s">
+        <v>149</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H35" t="s">
         <v>151</v>
-      </c>
-[...19 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>153</v>
+      </c>
+      <c r="D36" t="s">
+        <v>62</v>
+      </c>
+      <c r="E36" t="s">
+        <v>63</v>
+      </c>
+      <c r="F36" t="s">
+        <v>64</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H36" t="s">
         <v>155</v>
-      </c>
-[...19 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>157</v>
+      </c>
+      <c r="D37" t="s">
+        <v>62</v>
+      </c>
+      <c r="E37" t="s">
+        <v>63</v>
+      </c>
+      <c r="F37" t="s">
+        <v>64</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H37" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>161</v>
       </c>
-      <c r="B37" t="s">
-[...14 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="D38" t="s">
+        <v>62</v>
+      </c>
+      <c r="E38" t="s">
+        <v>63</v>
+      </c>
+      <c r="F38" t="s">
+        <v>64</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="H37" t="s">
+      <c r="H38" t="s">
         <v>163</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>164</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>165</v>
+      </c>
+      <c r="D39" t="s">
+        <v>62</v>
+      </c>
+      <c r="E39" t="s">
+        <v>63</v>
+      </c>
+      <c r="F39" t="s">
+        <v>58</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H39" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>168</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>169</v>
+      </c>
+      <c r="D40" t="s">
+        <v>62</v>
+      </c>
+      <c r="E40" t="s">
+        <v>63</v>
+      </c>
+      <c r="F40" t="s">
+        <v>58</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H40" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>172</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>173</v>
+      </c>
+      <c r="D41" t="s">
+        <v>62</v>
+      </c>
+      <c r="E41" t="s">
+        <v>63</v>
+      </c>
+      <c r="F41" t="s">
+        <v>45</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H41" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>176</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>177</v>
+      </c>
+      <c r="D42" t="s">
+        <v>62</v>
+      </c>
+      <c r="E42" t="s">
+        <v>63</v>
+      </c>
+      <c r="F42" t="s">
+        <v>45</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H42" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>180</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>181</v>
+      </c>
+      <c r="D43" t="s">
+        <v>62</v>
+      </c>
+      <c r="E43" t="s">
+        <v>63</v>
+      </c>
+      <c r="F43" t="s">
+        <v>45</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H43" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>184</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>185</v>
+      </c>
+      <c r="D44" t="s">
+        <v>62</v>
+      </c>
+      <c r="E44" t="s">
+        <v>63</v>
+      </c>
+      <c r="F44" t="s">
+        <v>58</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H44" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>188</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>189</v>
+      </c>
+      <c r="D45" t="s">
+        <v>62</v>
+      </c>
+      <c r="E45" t="s">
+        <v>63</v>
+      </c>
+      <c r="F45" t="s">
+        <v>112</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H45" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>192</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>193</v>
+      </c>
+      <c r="D46" t="s">
+        <v>62</v>
+      </c>
+      <c r="E46" t="s">
+        <v>63</v>
+      </c>
+      <c r="F46" t="s">
+        <v>112</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H46" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>196</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>197</v>
+      </c>
+      <c r="D47" t="s">
+        <v>62</v>
+      </c>
+      <c r="E47" t="s">
+        <v>63</v>
+      </c>
+      <c r="F47" t="s">
+        <v>84</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H47" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>200</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>201</v>
+      </c>
+      <c r="D48" t="s">
+        <v>62</v>
+      </c>
+      <c r="E48" t="s">
+        <v>63</v>
+      </c>
+      <c r="F48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H48" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>204</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>205</v>
+      </c>
+      <c r="D49" t="s">
+        <v>62</v>
+      </c>
+      <c r="E49" t="s">
+        <v>63</v>
+      </c>
+      <c r="F49" t="s">
+        <v>64</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H49" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>208</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>209</v>
+      </c>
+      <c r="D50" t="s">
+        <v>62</v>
+      </c>
+      <c r="E50" t="s">
+        <v>63</v>
+      </c>
+      <c r="F50" t="s">
+        <v>64</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H50" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>212</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>213</v>
+      </c>
+      <c r="D51" t="s">
+        <v>62</v>
+      </c>
+      <c r="E51" t="s">
+        <v>63</v>
+      </c>
+      <c r="F51" t="s">
+        <v>214</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>217</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>218</v>
+      </c>
+      <c r="D52" t="s">
+        <v>62</v>
+      </c>
+      <c r="E52" t="s">
+        <v>63</v>
+      </c>
+      <c r="F52" t="s">
+        <v>84</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H52" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>221</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>222</v>
+      </c>
+      <c r="D53" t="s">
+        <v>62</v>
+      </c>
+      <c r="E53" t="s">
+        <v>63</v>
+      </c>
+      <c r="F53" t="s">
+        <v>84</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H53" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>226</v>
+      </c>
+      <c r="D54" t="s">
+        <v>62</v>
+      </c>
+      <c r="E54" t="s">
+        <v>63</v>
+      </c>
+      <c r="F54" t="s">
+        <v>84</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H54" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>229</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>230</v>
+      </c>
+      <c r="D55" t="s">
+        <v>62</v>
+      </c>
+      <c r="E55" t="s">
+        <v>63</v>
+      </c>
+      <c r="F55" t="s">
+        <v>84</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H55" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>233</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>234</v>
+      </c>
+      <c r="D56" t="s">
+        <v>62</v>
+      </c>
+      <c r="E56" t="s">
+        <v>63</v>
+      </c>
+      <c r="F56" t="s">
+        <v>64</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H56" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>237</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>238</v>
+      </c>
+      <c r="D57" t="s">
+        <v>62</v>
+      </c>
+      <c r="E57" t="s">
+        <v>63</v>
+      </c>
+      <c r="F57" t="s">
+        <v>64</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H57" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>241</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>242</v>
+      </c>
+      <c r="D58" t="s">
+        <v>62</v>
+      </c>
+      <c r="E58" t="s">
+        <v>63</v>
+      </c>
+      <c r="F58" t="s">
+        <v>64</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H58" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>245</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>246</v>
+      </c>
+      <c r="D59" t="s">
+        <v>62</v>
+      </c>
+      <c r="E59" t="s">
+        <v>63</v>
+      </c>
+      <c r="F59" t="s">
+        <v>64</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H59" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>249</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>250</v>
+      </c>
+      <c r="D60" t="s">
+        <v>62</v>
+      </c>
+      <c r="E60" t="s">
+        <v>63</v>
+      </c>
+      <c r="F60" t="s">
+        <v>84</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H60" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>253</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>254</v>
+      </c>
+      <c r="D61" t="s">
+        <v>62</v>
+      </c>
+      <c r="E61" t="s">
+        <v>63</v>
+      </c>
+      <c r="F61" t="s">
+        <v>80</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H61" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>257</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>258</v>
+      </c>
+      <c r="D62" t="s">
+        <v>62</v>
+      </c>
+      <c r="E62" t="s">
+        <v>63</v>
+      </c>
+      <c r="F62" t="s">
+        <v>45</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H62" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>261</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>262</v>
+      </c>
+      <c r="D63" t="s">
+        <v>62</v>
+      </c>
+      <c r="E63" t="s">
+        <v>63</v>
+      </c>
+      <c r="F63" t="s">
+        <v>45</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H63" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>265</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>266</v>
+      </c>
+      <c r="D64" t="s">
+        <v>62</v>
+      </c>
+      <c r="E64" t="s">
+        <v>63</v>
+      </c>
+      <c r="F64" t="s">
+        <v>267</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H64" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>270</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>271</v>
+      </c>
+      <c r="D65" t="s">
+        <v>62</v>
+      </c>
+      <c r="E65" t="s">
+        <v>63</v>
+      </c>
+      <c r="F65" t="s">
+        <v>267</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H65" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>274</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>275</v>
+      </c>
+      <c r="D66" t="s">
+        <v>62</v>
+      </c>
+      <c r="E66" t="s">
+        <v>63</v>
+      </c>
+      <c r="F66" t="s">
+        <v>267</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H66" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>278</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>279</v>
+      </c>
+      <c r="D67" t="s">
+        <v>62</v>
+      </c>
+      <c r="E67" t="s">
+        <v>63</v>
+      </c>
+      <c r="F67" t="s">
+        <v>84</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H67" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>282</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>283</v>
+      </c>
+      <c r="D68" t="s">
+        <v>62</v>
+      </c>
+      <c r="E68" t="s">
+        <v>63</v>
+      </c>
+      <c r="F68" t="s">
+        <v>112</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H68" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>285</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>286</v>
+      </c>
+      <c r="D69" t="s">
+        <v>62</v>
+      </c>
+      <c r="E69" t="s">
+        <v>63</v>
+      </c>
+      <c r="F69" t="s">
+        <v>287</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H69" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>290</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>291</v>
+      </c>
+      <c r="D70" t="s">
+        <v>62</v>
+      </c>
+      <c r="E70" t="s">
+        <v>63</v>
+      </c>
+      <c r="F70" t="s">
+        <v>58</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H70" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>294</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>295</v>
+      </c>
+      <c r="D71" t="s">
+        <v>62</v>
+      </c>
+      <c r="E71" t="s">
+        <v>63</v>
+      </c>
+      <c r="F71" t="s">
+        <v>64</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H71" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>298</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>299</v>
+      </c>
+      <c r="D72" t="s">
+        <v>62</v>
+      </c>
+      <c r="E72" t="s">
+        <v>63</v>
+      </c>
+      <c r="F72" t="s">
+        <v>64</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H72" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>303</v>
+      </c>
+      <c r="D73" t="s">
+        <v>62</v>
+      </c>
+      <c r="E73" t="s">
+        <v>63</v>
+      </c>
+      <c r="F73" t="s">
+        <v>64</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H73" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>306</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>307</v>
+      </c>
+      <c r="D74" t="s">
+        <v>62</v>
+      </c>
+      <c r="E74" t="s">
+        <v>63</v>
+      </c>
+      <c r="F74" t="s">
+        <v>64</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H74" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>310</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>311</v>
+      </c>
+      <c r="D75" t="s">
+        <v>62</v>
+      </c>
+      <c r="E75" t="s">
+        <v>63</v>
+      </c>
+      <c r="F75" t="s">
+        <v>64</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H75" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>314</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>315</v>
+      </c>
+      <c r="D76" t="s">
+        <v>62</v>
+      </c>
+      <c r="E76" t="s">
+        <v>63</v>
+      </c>
+      <c r="F76" t="s">
+        <v>64</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H76" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>318</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>319</v>
+      </c>
+      <c r="E77" t="s">
+        <v>320</v>
+      </c>
+      <c r="F77" t="s">
+        <v>287</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H77" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>323</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>23</v>
+      </c>
+      <c r="D78" t="s">
+        <v>319</v>
+      </c>
+      <c r="E78" t="s">
+        <v>320</v>
+      </c>
+      <c r="F78" t="s">
+        <v>287</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H78" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>326</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>327</v>
+      </c>
+      <c r="E79" t="s">
+        <v>328</v>
+      </c>
+      <c r="F79" t="s">
+        <v>287</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H79" t="s">
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>